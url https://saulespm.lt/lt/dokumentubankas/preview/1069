--- v0 (2025-10-02)
+++ v1 (2026-07-03)
@@ -1,2867 +1,1409 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="173C73CE" w14:textId="682939A4" w:rsidR="00C15376" w:rsidRDefault="00C15376" w:rsidP="008F2DD8">
+    <w:p w14:paraId="5EBEEA4A" w14:textId="77777777" w:rsidR="007237D2" w:rsidRPr="00CF2985" w:rsidRDefault="007237D2" w:rsidP="007237D2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5184"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5EBEEA4A" w14:textId="77777777" w:rsidR="007237D2" w:rsidRPr="007237D2" w:rsidRDefault="007237D2" w:rsidP="007237D2">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Forma patvirtinta Šiaulių „Saulės“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2EF1E5" w14:textId="77777777" w:rsidR="007237D2" w:rsidRPr="00CF2985" w:rsidRDefault="007237D2" w:rsidP="007237D2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5184"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>pradinės mokyklos direktoriaus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D02D64D" w14:textId="4415FC12" w:rsidR="007237D2" w:rsidRPr="007237D2" w:rsidRDefault="007237D2" w:rsidP="007237D2">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="3F84DC3C" w14:textId="6296DAF3" w:rsidR="00B5530D" w:rsidRPr="00CF2985" w:rsidRDefault="007237D2" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5182"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00926F2B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="006F378F" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">birželio </w:t>
+      </w:r>
+      <w:r w:rsidR="008F774F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="007237D2">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00F82CAD" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00926F2B">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>d. įsakymu Nr. (1.3E) V-</w:t>
       </w:r>
-      <w:r w:rsidR="009A66CB">
-[...18 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="008F774F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>152</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10044" w:type="dxa"/>
         <w:tblInd w:w="-562" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10044"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C15376" w:rsidRPr="00C15376" w14:paraId="254B7494" w14:textId="77777777" w:rsidTr="004C79F7">
+      <w:tr w:rsidR="00C15376" w:rsidRPr="00CF2985" w14:paraId="254B7494" w14:textId="77777777" w:rsidTr="005E69DE">
         <w:trPr>
-          <w:trHeight w:val="748"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10044" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DB78A90" w14:textId="245C7AF6" w:rsidR="00C15376" w:rsidRPr="00C15376" w:rsidRDefault="00C15376" w:rsidP="00C15376">
+          <w:p w14:paraId="1DB78A90" w14:textId="2D089B41" w:rsidR="00C15376" w:rsidRPr="00CF2985" w:rsidRDefault="00C15376" w:rsidP="00C15376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C15376">
+            <w:r w:rsidRPr="00CF2985">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(Didžiosiomis raidėmis – vieno iš tėvų (globėjų) vardas, pavardė</w:t>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00CB370D">
+            <w:r w:rsidR="00CF2985" w:rsidRPr="00CF2985">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>, asmens kodas</w:t>
+              <w:t xml:space="preserve">DIDŽIOSIOMIS RAIDĖMIS </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C15376">
+            <w:r w:rsidRPr="00CF2985">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>– vieno iš tėvų (globėjų) vardas, pavardė</w:t>
+            </w:r>
+            <w:r w:rsidR="00494537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C15376" w:rsidRPr="00C15376" w14:paraId="78824F8D" w14:textId="77777777" w:rsidTr="004C79F7">
+      <w:tr w:rsidR="00C15376" w:rsidRPr="00CF2985" w14:paraId="78824F8D" w14:textId="77777777" w:rsidTr="004C79F7">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10044" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14DCDFCC" w14:textId="6635F180" w:rsidR="00C15376" w:rsidRPr="00C15376" w:rsidRDefault="00C15376" w:rsidP="008F2DD8">
+          <w:p w14:paraId="14DCDFCC" w14:textId="3E38C509" w:rsidR="00C15376" w:rsidRPr="00CF2985" w:rsidRDefault="00494537" w:rsidP="008F2DD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C15376">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(gyvenamoji vieta, telefono Nr., el. paštas)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C15376" w:rsidRPr="00CF2985">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>telefono Nr., el. paštas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70860F68" w14:textId="620A0742" w:rsidR="00F27351" w:rsidRDefault="00F27351" w:rsidP="00C15376">
+    <w:p w14:paraId="5C6B3409" w14:textId="5EB581EB" w:rsidR="0095548B" w:rsidRPr="00CF2985" w:rsidRDefault="0095548B" w:rsidP="00C15376">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5C6B3409" w14:textId="5EB581EB" w:rsidR="0095548B" w:rsidRPr="00B5530D" w:rsidRDefault="0095548B" w:rsidP="00C15376">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šiaulių </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3F94" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>,,Saulės“ pradinės mokyklos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6B340C" w14:textId="08CDEB98" w:rsidR="0095548B" w:rsidRPr="00CF2985" w:rsidRDefault="0095548B" w:rsidP="0095548B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Direktoriui </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6B340D" w14:textId="77777777" w:rsidR="0095548B" w:rsidRPr="00B5530D" w:rsidRDefault="0095548B" w:rsidP="0095548B">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5C6B340D" w14:textId="77777777" w:rsidR="0095548B" w:rsidRPr="00CF2985" w:rsidRDefault="0095548B" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5530D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>PRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6B340E" w14:textId="40CC9D4E" w:rsidR="0095548B" w:rsidRPr="00B5530D" w:rsidRDefault="0095548B" w:rsidP="0095548B">
+    <w:p w14:paraId="5C6B340E" w14:textId="40CC9D4E" w:rsidR="0095548B" w:rsidRPr="00CF2985" w:rsidRDefault="0095548B" w:rsidP="0095548B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5530D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">DĖL </w:t>
       </w:r>
-      <w:r w:rsidR="00120382" w:rsidRPr="00B5530D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00120382" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">PRIĖMIMO Į </w:t>
       </w:r>
-      <w:r w:rsidR="00310B09" w:rsidRPr="00B5530D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00310B09" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MOKYKL</w:t>
       </w:r>
-      <w:r w:rsidR="00B915E7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00B915E7" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>OS P</w:t>
       </w:r>
-      <w:r w:rsidR="00FE5A2A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00FE5A2A" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>RIEŠMOKYKLINIO UGDYMO GRUPĘ</w:t>
       </w:r>
-      <w:r w:rsidR="00B915E7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00B915E7" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6B340F" w14:textId="77777777" w:rsidR="0095548B" w:rsidRPr="00B5530D" w:rsidRDefault="0095548B" w:rsidP="0095548B">
+    <w:p w14:paraId="5C6B340F" w14:textId="77777777" w:rsidR="0095548B" w:rsidRPr="00CF2985" w:rsidRDefault="0095548B" w:rsidP="0095548B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6B3410" w14:textId="757621F7" w:rsidR="0095548B" w:rsidRPr="00B5530D" w:rsidRDefault="0095548B" w:rsidP="0095548B">
+    <w:p w14:paraId="5C6B3410" w14:textId="2EC9CE69" w:rsidR="0095548B" w:rsidRPr="00CF2985" w:rsidRDefault="0095548B" w:rsidP="0095548B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="000738EA" w:rsidRPr="00B5530D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="000738EA" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5530D">
-[...21 lines deleted...]
-    <w:p w14:paraId="5C6B3412" w14:textId="006A524E" w:rsidR="0095548B" w:rsidRPr="00B5530D" w:rsidRDefault="0095548B" w:rsidP="00831EE1">
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2985" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6B3412" w14:textId="006A524E" w:rsidR="0095548B" w:rsidRPr="00CF2985" w:rsidRDefault="0095548B" w:rsidP="00831EE1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Šiauliai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6B3413" w14:textId="5729602D" w:rsidR="0095548B" w:rsidRPr="001A54F9" w:rsidRDefault="0095548B" w:rsidP="001A54F9">
+    <w:p w14:paraId="53EAD817" w14:textId="001A097B" w:rsidR="005E69DE" w:rsidRPr="00CF2985" w:rsidRDefault="0095548B" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Prašau</w:t>
+      </w:r>
+      <w:r w:rsidR="000738EA" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6A5B" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>nuo 202_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6A5B" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000738EA" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>priimti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mano sūnų (dukrą)/globotinį (-ę) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496B3518" w14:textId="26B6C035" w:rsidR="005E69DE" w:rsidRPr="00CF2985" w:rsidRDefault="005E69DE" w:rsidP="005E69DE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1296" w:firstLine="1296"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>(data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721C7641" w14:textId="44355F70" w:rsidR="005D6A5B" w:rsidRPr="00CF2985" w:rsidRDefault="0095548B" w:rsidP="005E69DE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="000738EA" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001A54F9" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6A5B" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurio (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D6A5B" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D6A5B" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>) asmens kodas_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6A5B" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9AE733" w14:textId="2AF61895" w:rsidR="005D6A5B" w:rsidRPr="00CF2985" w:rsidRDefault="005D6A5B" w:rsidP="005D6A5B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="506694E9" w14:textId="220B146C" w:rsidR="00820CB0" w:rsidRDefault="007F51C6" w:rsidP="001A54F9">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>(vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E4DB50" w14:textId="77777777" w:rsidR="005F0E08" w:rsidRPr="00CF2985" w:rsidRDefault="005F0E08" w:rsidP="001A54F9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F59318" w14:textId="27A559AD" w:rsidR="00C840D3" w:rsidRPr="00CF2985" w:rsidRDefault="0095548B" w:rsidP="001A54F9">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">į </w:t>
+      </w:r>
+      <w:r w:rsidR="00C840D3" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jūsų vadovaujamos </w:t>
+      </w:r>
+      <w:r w:rsidR="001A54F9" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>,,Saulės“</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0E08" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A54F9" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pradinės mokyklos </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6AD9" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>priešmokyklinio ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4154" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6AD9" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>grupę</w:t>
+      </w:r>
+      <w:r w:rsidR="001A54F9" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6AF02A" w14:textId="59A49E70" w:rsidR="00CF2985" w:rsidRPr="00CF2985" w:rsidRDefault="00F66147" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Vaiko deklaruota gyvenamoji vieta</w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3CC4" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3A7A" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2985" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3CC4" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAF8DD1" w14:textId="62B8E48B" w:rsidR="00CF2985" w:rsidRPr="00CF2985" w:rsidRDefault="00CF2985" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3888" w:firstLine="1296"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>(adresas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77509887" w14:textId="7E31EF20" w:rsidR="00F66147" w:rsidRPr="00CF2985" w:rsidRDefault="000F3A7A" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vaikas </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3CC4" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>lank</w:t>
+      </w:r>
+      <w:r w:rsidR="00645ECB" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ė</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3CC4" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4154" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3CC4" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00645ECB" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3CC4" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9E31B2" w14:textId="0A52FC7B" w:rsidR="001A54F9" w:rsidRPr="00CF2985" w:rsidRDefault="00F66147" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3888" w:firstLine="1296"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4154" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ugd</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3CC4" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ymo įstaigos pavadinimas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC617BB" w14:textId="160E7CBF" w:rsidR="00F66147" w:rsidRPr="00CF2985" w:rsidRDefault="00F66147" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>◻</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vaikas grįžo iš užsienio, lankė ______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001A54F9" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00831EE1" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3A7A" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D5F0B8" w14:textId="74E89FC9" w:rsidR="006F378F" w:rsidRPr="00CF2985" w:rsidRDefault="00F66147" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3888" w:firstLine="1296"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001A54F9" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ugdymo įstaigos pavadinim</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2985" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="001A54F9" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126B5F88" w14:textId="195EFAD1" w:rsidR="005E69DE" w:rsidRPr="00CF2985" w:rsidRDefault="00F66147" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>◻</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patvirtinu, kad iki mokslo metų pradžios vaiko sveikata bus patikrinta Lietuvos Respublikos sveikatos</w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>apsaugos ministro nustatyta tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F3193F" w14:textId="41C31AD1" w:rsidR="003E3CC4" w:rsidRPr="00CF2985" w:rsidRDefault="00F66147" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>◻</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patvirtinu, kad mano pateikti duomenys yra teisingi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65911AD3" w14:textId="16F6E940" w:rsidR="00F66147" w:rsidRPr="00CF2985" w:rsidRDefault="00F66147" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>◻</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prided</w:t>
+      </w:r>
+      <w:r w:rsidR="006F378F" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ama: ______________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCD89C1" w14:textId="2BDAECD6" w:rsidR="00B5530D" w:rsidRPr="00CF2985" w:rsidRDefault="00B5530D" w:rsidP="00CF2985">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="720" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326E742D" w14:textId="3D7425CD" w:rsidR="00CB370D" w:rsidRPr="00CF2985" w:rsidRDefault="00B5530D" w:rsidP="005E69DE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(parašas) </w:t>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...1332 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(nurodyti vardą, pavardę)</w:t>
-[...358 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E69DE" w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF2985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(nurodyti adresą)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7136DC90" w14:textId="7D4F4D8C" w:rsidR="00C01904" w:rsidRPr="00B5530D" w:rsidRDefault="00372B2B" w:rsidP="00C01904">
+        <w:t>(vieno iš tėvų (globėjų) vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45248F4B" w14:textId="77777777" w:rsidR="00CF2985" w:rsidRPr="00CF2985" w:rsidRDefault="00CF2985" w:rsidP="00CF2985">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...381 lines deleted...]
-      <w:pgMar w:top="567" w:right="567" w:bottom="454" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00CF2985" w:rsidRPr="00CF2985" w:rsidSect="00CF2985">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56949FCB" w14:textId="77777777" w:rsidR="00E73D35" w:rsidRDefault="00E73D35">
+    <w:p w14:paraId="32503954" w14:textId="77777777" w:rsidR="004B09AF" w:rsidRDefault="004B09AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EE7893A" w14:textId="77777777" w:rsidR="00E73D35" w:rsidRDefault="00E73D35">
+    <w:p w14:paraId="7A241B95" w14:textId="77777777" w:rsidR="004B09AF" w:rsidRDefault="004B09AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66C5F713" w14:textId="77777777" w:rsidR="00E73D35" w:rsidRDefault="00E73D35">
+    <w:p w14:paraId="390E4602" w14:textId="77777777" w:rsidR="004B09AF" w:rsidRDefault="004B09AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A79B0FF" w14:textId="77777777" w:rsidR="00E73D35" w:rsidRDefault="00E73D35">
+    <w:p w14:paraId="709BC56D" w14:textId="77777777" w:rsidR="004B09AF" w:rsidRDefault="004B09AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5C6B342F" w14:textId="77777777" w:rsidR="00483EF6" w:rsidRDefault="0095548B" w:rsidP="00483EF6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C6B342F" w14:textId="77777777" w:rsidR="00A87D9A" w:rsidRDefault="0095548B" w:rsidP="00483EF6">
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="664064C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D14AC122"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2907,245 +1449,254 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1708874357">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0095548B"/>
     <w:rsid w:val="000738EA"/>
     <w:rsid w:val="00075B54"/>
     <w:rsid w:val="000A2D50"/>
+    <w:rsid w:val="000B1ACC"/>
     <w:rsid w:val="000E1794"/>
     <w:rsid w:val="000E3664"/>
     <w:rsid w:val="000F3A7A"/>
     <w:rsid w:val="001128BE"/>
     <w:rsid w:val="00120382"/>
     <w:rsid w:val="00137343"/>
+    <w:rsid w:val="00141BC6"/>
     <w:rsid w:val="001A54F9"/>
     <w:rsid w:val="001C46BC"/>
     <w:rsid w:val="001D2981"/>
     <w:rsid w:val="002610EF"/>
     <w:rsid w:val="002B2951"/>
     <w:rsid w:val="002D47DC"/>
     <w:rsid w:val="002F27EA"/>
     <w:rsid w:val="00310B09"/>
     <w:rsid w:val="00342221"/>
     <w:rsid w:val="00366115"/>
     <w:rsid w:val="00372B2B"/>
     <w:rsid w:val="00383A38"/>
     <w:rsid w:val="00393576"/>
     <w:rsid w:val="003A671F"/>
     <w:rsid w:val="003E3CC4"/>
     <w:rsid w:val="00462327"/>
-    <w:rsid w:val="004842C8"/>
+    <w:rsid w:val="00494537"/>
+    <w:rsid w:val="004B09AF"/>
     <w:rsid w:val="004C08E4"/>
     <w:rsid w:val="004C79F7"/>
     <w:rsid w:val="004D08C5"/>
     <w:rsid w:val="0051541A"/>
-    <w:rsid w:val="0051649D"/>
     <w:rsid w:val="005B59B7"/>
     <w:rsid w:val="005C6FC0"/>
+    <w:rsid w:val="005D6A5B"/>
+    <w:rsid w:val="005E69DE"/>
     <w:rsid w:val="005F0E08"/>
     <w:rsid w:val="00633184"/>
     <w:rsid w:val="00645ECB"/>
     <w:rsid w:val="006A729C"/>
+    <w:rsid w:val="006F378F"/>
+    <w:rsid w:val="006F3DA5"/>
     <w:rsid w:val="006F3F94"/>
     <w:rsid w:val="006F5CE2"/>
     <w:rsid w:val="00701A69"/>
     <w:rsid w:val="00707AB6"/>
     <w:rsid w:val="00721960"/>
     <w:rsid w:val="007237D2"/>
     <w:rsid w:val="007310EB"/>
     <w:rsid w:val="007A3702"/>
     <w:rsid w:val="007E2DEF"/>
     <w:rsid w:val="007F51C6"/>
     <w:rsid w:val="0080239D"/>
     <w:rsid w:val="00820CB0"/>
     <w:rsid w:val="00831EE1"/>
     <w:rsid w:val="008325B2"/>
     <w:rsid w:val="00891306"/>
     <w:rsid w:val="00893486"/>
     <w:rsid w:val="008A5235"/>
     <w:rsid w:val="008D5386"/>
     <w:rsid w:val="008F2DD8"/>
+    <w:rsid w:val="008F774F"/>
     <w:rsid w:val="00904579"/>
     <w:rsid w:val="00926F2B"/>
     <w:rsid w:val="0095548B"/>
     <w:rsid w:val="00973674"/>
+    <w:rsid w:val="00984DDC"/>
     <w:rsid w:val="00990BE9"/>
-    <w:rsid w:val="009A66CB"/>
     <w:rsid w:val="009E7F3E"/>
     <w:rsid w:val="009F6775"/>
     <w:rsid w:val="00A12F5B"/>
     <w:rsid w:val="00A13397"/>
     <w:rsid w:val="00A15C2F"/>
     <w:rsid w:val="00A606FE"/>
+    <w:rsid w:val="00A87D9A"/>
     <w:rsid w:val="00A93DC0"/>
     <w:rsid w:val="00AA2D32"/>
     <w:rsid w:val="00AB64BA"/>
     <w:rsid w:val="00AD583E"/>
     <w:rsid w:val="00B12373"/>
     <w:rsid w:val="00B17B99"/>
     <w:rsid w:val="00B50EAE"/>
     <w:rsid w:val="00B5530D"/>
     <w:rsid w:val="00B607AB"/>
     <w:rsid w:val="00B90103"/>
     <w:rsid w:val="00B915E7"/>
     <w:rsid w:val="00BA580E"/>
     <w:rsid w:val="00BB1DE9"/>
     <w:rsid w:val="00BC2BBE"/>
     <w:rsid w:val="00BD0C9A"/>
     <w:rsid w:val="00BD527D"/>
     <w:rsid w:val="00BE4154"/>
     <w:rsid w:val="00BE6C0A"/>
     <w:rsid w:val="00C01904"/>
     <w:rsid w:val="00C15376"/>
     <w:rsid w:val="00C52633"/>
     <w:rsid w:val="00C840D3"/>
     <w:rsid w:val="00CB370D"/>
+    <w:rsid w:val="00CE65A1"/>
+    <w:rsid w:val="00CF2985"/>
     <w:rsid w:val="00CF69E6"/>
     <w:rsid w:val="00D26F10"/>
     <w:rsid w:val="00D57BBC"/>
     <w:rsid w:val="00DA09CB"/>
     <w:rsid w:val="00DD59A0"/>
     <w:rsid w:val="00E31269"/>
-    <w:rsid w:val="00E73D35"/>
     <w:rsid w:val="00EB1729"/>
     <w:rsid w:val="00EC32C0"/>
     <w:rsid w:val="00ED7E0B"/>
     <w:rsid w:val="00F113F9"/>
     <w:rsid w:val="00F27351"/>
     <w:rsid w:val="00F4376F"/>
     <w:rsid w:val="00F66147"/>
     <w:rsid w:val="00F82CAD"/>
     <w:rsid w:val="00FA0A7F"/>
     <w:rsid w:val="00FA6548"/>
     <w:rsid w:val="00FB44A7"/>
     <w:rsid w:val="00FC0060"/>
     <w:rsid w:val="00FD5C44"/>
     <w:rsid w:val="00FD6AD9"/>
     <w:rsid w:val="00FE5A2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5C6B33F9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{94FC87D6-9AA1-48B6-84C1-22878DC78E2E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3473,50 +2024,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831EE1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -3590,100 +2146,100 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0095548B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaitas">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F66147"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="56517033">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1377195712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1969045398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/42df78b12a2d11edbf47f0036855e731?jfwid=-9ku3puted" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3946,78 +2502,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB1B184E-2F0A-4427-B54A-BEFBA111B169}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C0B25D6-8E31-42C6-A29D-F1AD9E1C817C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2419</Words>
-  <Characters>1379</Characters>
+  <Words>870</Words>
+  <Characters>497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3791</CharactersWithSpaces>
+  <CharactersWithSpaces>1365</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rasa Biknienė</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>